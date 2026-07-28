--- v0 (2025-10-18)
+++ v1 (2026-07-28)
@@ -3,65 +3,111 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AAFF3F2" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="000E2A79" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
-[...1 lines deleted...]
-        <w:spacing w:before="77"/>
+    <w:p w14:paraId="6A37027F" w14:textId="7BE5C311" w:rsidR="003573A3" w:rsidRDefault="003573A3" w:rsidP="003573A3">
+      <w:pPr>
+        <w:spacing w:before="77" w:after="240"/>
         <w:ind w:right="3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk115643351"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003573A3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>10.23913/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003573A3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cagi.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003573A3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9i18.270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAFF3F2" w14:textId="6C5DEC16" w:rsidR="000E2A79" w:rsidRPr="000E2A79" w:rsidRDefault="000E2A79" w:rsidP="003573A3">
+      <w:pPr>
+        <w:spacing w:before="77" w:after="240"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>científicos</w:t>
@@ -125,128 +171,144 @@
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="738" w:right="3" w:firstLine="302"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Botanical Garden for the conservation of Medicinal Plants of the Faculty of Dentistry of the Universidad </w:t>
+        <w:t xml:space="preserve">Botanical Garden for the conservation of Medicinal Plants of the Faculty of Dentistry </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Veracruzana</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad Veracruzana </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B2591BD" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:right="3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B54D6F4" w14:textId="0DFA6F35" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="00210FB9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leticia Tiburcio </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Leticia Tiburcio Morteo</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70C71991" w14:textId="7D2EA735" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="00210FB9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00210FB9">
         <w:t>Universidad Veracruzana</w:t>
       </w:r>
       <w:r w:rsidR="00210FB9" w:rsidRPr="00210FB9">
         <w:t>, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212CC218" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="00210FB9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
@@ -546,74 +608,82 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente estudio presenta el diseño de un jardín botánico como espacio que contribuye a la biodiversidad, mantenimiento de plantas vivas, con propósitos de educación e investigación en la comunidad universitaria de la Facultad de Odontología de la Universidad Veracruzana, región Veracruz, con el objetivo de brindar información sobre las propiedades y utilización de las plantas medicinales de uso terapéutico para la cavidad oral. Con lo cual se contribuye a la difusión del conocimiento sobre el empleo de las plantas medicinales en estomatología. La metodología que se llevó a cabo fue </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:t>descriptiva y cuantitativa. Se aplico una encuesta de 10 ítems. La población considerada en el estudio fue de 375 estudiantes de la Facultad de Odontología, Universidad Veracruzana, región Veracruz, con un nivel de significancia de 95 %.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3632348A" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="000E2A79" w:rsidRDefault="000E2A79" w:rsidP="00210FB9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000009"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Entre los principales hallazgos encontramos que los jardines botánicos son espacios culturales, de investigación y divulgación de la ciencia sobre las temáticas de las plantas medicinales en odontología.</w:t>
+        <w:t xml:space="preserve">Entre los principales hallazgos encontramos que los jardines botánicos son espacios culturales, de investigación y divulgación de la ciencia sobre las temáticas de las plantas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2A79">
+        <w:rPr>
+          <w:color w:val="000009"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>medicinales en odontología.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59364CC4" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="000E2A79" w:rsidRDefault="000E2A79" w:rsidP="00210FB9">
       <w:pPr>
         <w:spacing w:before="3" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000009"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>medicina herbaria, jardín botánico</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2A79">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -967,67 +1037,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los Jardines Botánicos son espacios de salud, aprendizaje, historia y cultura, esenciales para promover una vida saludable, en la presente investigación se revisan sus antecedentes y conceptos, partiendo que se entiende como Jardín Botánico desde una perspectiva de su actividad generalmente, no obstante,  de</w:t>
       </w:r>
       <w:r w:rsidR="005113A7" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sde</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> una definición propuesta por </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Jackson (2003) un primer paso para el establecimiento de un jardín botánico es la aprobación de un concepto general entendido por los miembros de un equipo de trabajo, que conduzca posteriormente a desarrollar una planeación viable y con metas definidas</w:t>
+        <w:t xml:space="preserve"> una definición propuesta por Wyse Jackson (2003) un primer paso para el establecimiento de un jardín botánico es la aprobación de un concepto general entendido por los miembros de un equipo de trabajo, que conduzca posteriormente a desarrollar una planeación viable y con metas definidas</w:t>
       </w:r>
       <w:r w:rsidR="005113A7" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494D245E" w14:textId="3E3334BC" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="00E54804">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="6" w:firstLine="595"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1050,222 +1104,132 @@
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que existen 5 continentes estos serían; América, Europa, Asía, África y Oceanía, desde esta perspectiva,</w:t>
       </w:r>
       <w:r w:rsidR="005113A7" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se puede citar </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de tal forma que cinco Jardines botánicos se encuentran en el continente Europeo; Jardín botánico de </w:t>
+        <w:t xml:space="preserve"> de tal forma que cinco Jardines botánicos se encuentran en el continente Europeo; Jardín botánico de Kew  (Reino Unido), Jardines de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kew</w:t>
+        <w:t>Stourhead</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (Reino Unido), Jardines de </w:t>
+        <w:t xml:space="preserve"> (Reino Unido), Jardines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de Versalles (Francia), Jardín y Museo Botánico de Berlín (Alemania), Jardines de Villa de Este (Italia), con la misma cantidad  cinco  se ubican en América; Jardín botánico de Montreal (Canadá), Jardines Butchart (Canadá), Jardín  botánico de Brooklyn (E.E.U.U), Jardines Descansos (E.E.U.U),  Jardín Botánico  Culiacán (México); Cuatro se localizan en Asia; Jardines botánicos de Singapur (Singapur), Jardín Botánico Tropical de Nong Nooch (Tailandia), Jardín Botánico </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stourhead</w:t>
+        <w:t>Koishikawa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Reino Unido), Jardines de Versalles (Francia), Jardín y Museo Botánico de Berlín (Alemania), Jardines de Villa </w:t>
-      </w:r>
+        <w:t xml:space="preserve">  (Japón-Tokio), Jardín </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de Este (Italia), con la misma cantidad  cinco  se ubican en América; Jardín botánico de Montreal (Canadá), Jardines </w:t>
+        <w:t>Yuyuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (China), en el continente de Oceanía se puede observar los conocidos como Redes Jardines Botánicos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Butchart</w:t>
+        <w:t>Sindney</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Canadá), Jardín  botánico de Brooklyn (E.E.U.U), Jardines Descansos (E.E.U.U),  Jardín Botánico  Culiacán (México); Cuatro se localizan en Asia; Jardines botánicos de Singapur (Singapur), Jardín Botánico Tropical de </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> (Sudáfrica).</w:t>
+        <w:t xml:space="preserve"> (Austria) y del continente Africano el  Jardín botánico Nacional de  Kirstenbosch (Sudáfrica).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F791705" w14:textId="79BD9F58" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="00E54804">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="6" w:firstLine="416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En México se destacan 40 Jardines Botánicos, de los cuales en Puebla se pueden mencionar 4; en Estado de México, Ciudad de México, Sinaloa, Tabasco y Veracruz con tres;</w:t>
       </w:r>
       <w:r w:rsidR="005113A7" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1383,64 +1347,64 @@
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="6" w:firstLine="419"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>Para la obtención de la información, la secretaria académica facilitó lista de los estudiantes inscritos, la directora de la facultad coordinó las actividades necesarias con el maestro enlace de sustentabilidad e innovación. Para el estudio se empleó el método de investigación acción. Para</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
-        <w:t>selección de los estudiantes se llevó a cabo un muestro aleatorio</w:t>
+        <w:t xml:space="preserve">selección de los estudiantes se llevó a cabo un muestro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:lastRenderedPageBreak/>
+        <w:t>aleatorio</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
-        <w:t xml:space="preserve">estratificado, se seleccionan al azar una muestra de los estudiantes de 5 </w:t>
-[...3 lines deleted...]
-        <w:t>semestres, que componen la población total de los estudiantes matriculados en el periodo febrero-julio 2022; y de cada semestre, se seleccionaron 75 alumnos que lo representara a la población total.</w:t>
+        <w:t>estratificado, se seleccionan al azar una muestra de los estudiantes de 5 semestres, que componen la población total de los estudiantes matriculados en el periodo febrero-julio 2022; y de cada semestre, se seleccionaron 75 alumnos que lo representara a la población total.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3790A9BA" w14:textId="5AE3C1F6" w:rsidR="000E2A79" w:rsidRPr="007B1FBB" w:rsidRDefault="000E2A79" w:rsidP="007B1FBB">
       <w:pPr>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabla</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2032,90 +1996,90 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B1EA5E" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="163"/>
         <w:ind w:left="3067" w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
+        <w:lastRenderedPageBreak/>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>Elaboración</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15801C6D" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="00A15E12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En cuanto al sexo un total de 375 estudiantes, el 60% (226) fueron del sexo femenino y el 40% (149) sexo masculino. Es de destacar que tanto en la Facultad de Odontología como a nivel nacional se destaca en la matrícula una mayor proporción de mujeres en relación al sexo masculino, así mismo por el interés en cuanto a las plantas medicinales y su aplicación en la cavidad oral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3CB6B3" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
@@ -2385,51 +2349,50 @@
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61DAB58A" w14:textId="638A12C0" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2733,64 +2696,67 @@
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>Elaboración</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62023333" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="137" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="3" w:firstLine="419"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
-        <w:t>Del total de 375 el 3% (10 personas) han vestido el de Xalapa y las demás personas solo por medio de fotografías e imágenes.</w:t>
+        <w:t xml:space="preserve">Del total de 375 el 3% (10 personas) han vestido el de Xalapa y las demás personas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:lastRenderedPageBreak/>
+        <w:t>solo por medio de fotografías e imágenes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9E566C" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t xml:space="preserve">5.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>¿Conocen un jardín botánico cerca?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18663099" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -3139,51 +3105,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1D3AC3" w14:textId="79C99AAD" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:left="129" w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 6. ¿Para qué se construye un jardín botánico?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08643A0A" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:left="129" w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08133407" w14:textId="22D6AEF5" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="00D63105" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -3384,94 +3349,94 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A08F213" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="186"/>
         <w:ind w:left="3067" w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
+        <w:lastRenderedPageBreak/>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>Elaboración</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5582F7F5" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En cuanto a cómo podría realizarse un JB sobre salió los de 6° semestre con un 71% en que se debe </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> designando un área e informándose,   con 69% los de 4° semestre ,68% los de 10° semestre, 67% los del 8° , 2° semestre con 56%, en relación a que se puede realizar a partir de recopilando plantas de preferencia benéficas para la salud con un 25% los de 6° semestre, 24% los de 8° semestre, 10° con un 20%, 16% los de 4° , 13% los de 2°, no obstante desde la perspectiva que se podría hacerse a partir de plantan especies endémicas 15% los de 2° semestre, 7% los de 4° y 10° semestre, los de 6° y 8° con un 4%, solo un 16% de 2° , 8% de 4° y 5% de 8° y 10° contestaron no saber cómo.  Figura 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7410F6E6" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3621,65 +3586,56 @@
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabe mencionar que, dentro de las plantas medicinales que les gustaría que existiera en el Jardín Botánico (JB), se mencionaron las siguientes con un  20% (75 personas) consideran el ajo sería buena opción de tener en él,  predomino  la preferencia  con un  87%  (326 personas) orégano, seguida de 74% (277 personas) tomillo, 74% (277personas)   Jengibre, con 67% (251 personas) romero, 53% (199 personas) ruda, 53% (199 personas) menta, con 47%  (176 personas) salvia, con 40% (150 personas) albahaca, con 34% (128 personas) lavanda, 32%  ( 120 personas) Eucalipto, 32%  (120 personas) Hierva buena, 27% (101 personas) Manzanilla, con el 20% (75 personas) Buganvilia, con 18% (68 personas) Gordolobo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755770C5" w14:textId="1FAE59A4" w:rsidR="00E8031D" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="007B1FBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> las suculentas del 8% (30 personas) al 19% (71personas) fueron los que expresaron que les gustaría existieran en el JB, en contraparte de un </w:t>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En relación a las suculentas del 8% (30 personas) al 19% (71personas) fueron los que expresaron que les gustaría existieran en el JB, en contraparte de un </w:t>
       </w:r>
       <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>81</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>% al</w:t>
       </w:r>
       <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4247,329 +4203,188 @@
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="0" w:right="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F77071" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desde la llegada de los españoles a México se tiene registrado que tanto Francisco Hernández de Toledo (1570-1577); Martín </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> (1787-1803) realizaron expediciones a nuestro país con la finalidad de documentar la riqueza biológica de la colonia, incluyendo las plantas medicinales. Una de sus primeras acciones de la llamada Real Expedición Botánica fue la creación del Real Jardín Botánico de la Ciudad de México en 1971 en el Palacio Virreinal, hoy Palacio Nacional (Hernández &amp; UNAM, 2015).</w:t>
+        <w:t>Desde la llegada de los españoles a México se tiene registrado que tanto Francisco Hernández de Toledo (1570-1577); Martín Sessé y Lacasta y José Mariano Mociño (1787-1803) realizaron expediciones a nuestro país con la finalidad de documentar la riqueza biológica de la colonia, incluyendo las plantas medicinales. Una de sus primeras acciones de la llamada Real Expedición Botánica fue la creación del Real Jardín Botánico de la Ciudad de México en 1971 en el Palacio Virreinal, hoy Palacio Nacional (Hernández &amp; UNAM, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A147BC" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Además de ser un espacio que impacta de manera positiva en el bienestar integral de la sociedad (</w:t>
+        <w:t xml:space="preserve">Además de ser un espacio que impacta de manera positiva en el bienestar integral de la sociedad (Carrus et al, 2017 &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Carrus</w:t>
+        <w:t>Vujcic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al, 2017 &amp; </w:t>
+        <w:t xml:space="preserve"> et al, 2021), en ocasiones las actividades de los jardines botánicos no impactan al visitante directamente, pero si han tenido y continúan repercutiendo en el bienestar de las civilizaciones pasadas y presentes (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heywood, 2011; O’Donnell &amp; Sharrock, 2017, 2018 &amp; Van Kleunen et al, 2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Por causas históricas y por el desarrollo socioeconómico y de las ciencias en los países de las zonas templadas del hemisferio norte (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mounce, Smith &amp; Brockington, 2017; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vogl-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vujcic</w:t>
+        <w:t>Lukasser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al, 2021), en ocasiones las actividades de los jardines botánicos no impactan al visitante directamente, pero si han tenido y continúan repercutiendo en el bienestar de las civilizaciones pasadas y presentes (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> &amp; Vogl, 2018 &amp; Cunha et al, 2021), encontramos que la mayoría de este tipo de jardines se sitúa en esta región del planeta, donde existe poca diversidad biológica (Mutie et al, 2020 &amp; </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Heywood</w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t>Kovtonyuk et al, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Sin embargo, en los trópicos (Pérez, 2018), donde se encuentra la máxima riqueza de plantas y animales, hay muy pocos; en el ámbito mundial juegan un papel importante en la implantación de planes de acción global (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et al, 2021) y localmente (Zhang et al, 2020) para reducir y quizá revertir el </w:t>
+        <w:t xml:space="preserve">. Sin embargo, en los trópicos (Pérez, 2018), donde se encuentra la máxima riqueza de plantas y animales, hay muy pocos; en el ámbito mundial juegan un papel importante en la implantación de planes de acción global (Breman et al, 2021) y localmente (Zhang et al, 2020) para reducir y quizá revertir el </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">proceso de la pérdida de biodiversidad; así como la alta contaminación y los impactos consecuentes en el ecosistema (Cannon &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, 2017 &amp; Pecina et al, 2021).</w:t>
+        <w:t>proceso de la pérdida de biodiversidad; así como la alta contaminación y los impactos consecuentes en el ecosistema (Cannon &amp; Kua, 2017 &amp; Pecina et al, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A49E956" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Su importancia radica simplemente en que necesitamos saber acerca de las plantas (Edwards &amp; Jackson, 2019); cómo se llaman, cuáles están bajo cultivo (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gallinnat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al, 2018), quiénes las tienen, qué características climáticas necesitan, en dónde se pueden introducir, etcétera (Chen et al, 2018). Estos lugares realizan papeles diversos, no pueden ser definidos por uno solo. Se puede decir que las colecciones que se mantienen son manejadas de manera científica (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et al, 2021) y que tienen un propósito específico aparte de la recreación y la exposición para el placer del visitante. Dichas colecciones son etiquetadas y respaldadas con información en registros o bancos de datos, y están disponibles para estudiantes e investigadores (y de manera secundaria para el público en general), esta información no se limita a términos de familia, género y especie. No existe un modelo único de jardín botánico que pueda llamarse ideal o típico, en realidad ha habido varios a través de los siglos (</w:t>
+        <w:t xml:space="preserve"> et al, 2018), quiénes las tienen, qué características climáticas necesitan, en dónde se pueden introducir, etcétera (Chen et al, 2018). Estos lugares realizan papeles diversos, no pueden ser definidos por uno solo. Se puede decir que las colecciones que se mantienen son manejadas de manera científica (Quazi et al, 2021) y que tienen un propósito específico aparte de la recreación y la exposición para el placer del visitante. Dichas colecciones son etiquetadas y respaldadas con información en registros o bancos de datos, y están disponibles para estudiantes e investigadores (y de manera secundaria para el público en general), esta información no se limita a términos de familia, género y especie. No existe un modelo único de jardín botánico que pueda llamarse ideal o típico, en realidad ha habido varios a través de los siglos (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vovides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al, 2007 y 2010).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308973C4" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="00E8031D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3" w:firstLine="129"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4743,63 +4558,55 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B18506" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, E., Ballesteros, D., Castillo-Lorenzo, E., </w:t>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breman, E., Ballesteros, D., Castillo-Lorenzo, E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cockel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, C., Dickie, J., Faruk, A., O’Donnell, K., Offord, C. A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pironon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
@@ -4872,105 +4679,77 @@
           </w:rPr>
           <w:t>https://doi.org/10.3390/plants10112371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39491969" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cannon, C. H., &amp; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, C.-S. (2017). </w:t>
+        <w:t xml:space="preserve">Cannon, C. H., &amp; Kua, C.-S. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Botanic gardens should lead the way to create a “Garden Earth” in the Anthropocene</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Plant</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Plant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Diversity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4991,247 +4770,165 @@
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.pld.2017.11.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4460B001" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00210FB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carrus, G.; Scopelliti, M.; Panno, A.; </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Carrus</w:t>
+        <w:t>Lafortezza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, G.; </w:t>
+        <w:t xml:space="preserve">, R.; Colangelo, G.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Scopelliti</w:t>
+        <w:t>Pirchio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M.; </w:t>
+        <w:t xml:space="preserve">, S.; Ferrini, F.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Panno</w:t>
+        <w:t>Salbitano</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A.; </w:t>
+        <w:t xml:space="preserve">, F.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Lafortezza</w:t>
+        <w:t>Agrimi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R.; </w:t>
+        <w:t xml:space="preserve">, M.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Colangelo</w:t>
+        <w:t>Portoghesi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, G.; </w:t>
+        <w:t xml:space="preserve">, L.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Pirchio</w:t>
+        <w:t>Semenzato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S.; Ferrini, F.; </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">, G. (2017). </w:t>
+        <w:t xml:space="preserve">, P. &amp; Sanesi, G. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A different way to stay in touch with “urban nature”: The perceived restorative qualities of botanical gardens.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frontiers in Psychology, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5259,57 +4956,52 @@
           <w:t>https://doi.org/10.3389/fpsyg.2017.00914</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C4CEE8E" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, G., &amp; Sun, W. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The role of botanical gardens in scientific research, conservation, and citizen science. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:t xml:space="preserve">Plant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t>Diversity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:t xml:space="preserve">(4), 181–188. </w:t>
@@ -5486,78 +5178,56 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(01), 44–65. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1142/s2529732519400078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E76D308" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Gallinat</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, B.; Stevens, A.-D.; Fahey, R.; Whittemore, A. T.; Du, Y. &amp; Panchen, Z. A. (2018) </w:t>
+        <w:t xml:space="preserve">Gallinat, A. S.; Primack, R. B.; Willis, C. G.; Nordt, B.; Stevens, A.-D.; Fahey, R.; Whittemore, A. T.; Du, Y. &amp; Panchen, Z. A. (2018) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Patterns and predictors of fleshy fruit phenology at five international botanical gardens.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Journal of Botany, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>105</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
@@ -5757,121 +5427,57 @@
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41477-017-0019-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E87A9E3" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">, P. M.; Ngugi, G.; Hu, G.-W. &amp; Wang, Q.-F. (2020). An ethnobotanical survey of a dryland botanical garden and its environs in Kenya: The </w:t>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mutie, F. M.; Gao, L.-L.; Kathambi, V.; Rono, P. C.; Musili, P. M.; Ngugi, G.; Hu, G.-W. &amp; Wang, Q.-F. (2020). An ethnobotanical survey of a dryland botanical garden and its environs in Kenya: The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mutomo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> hill plant sanctuary. Evidence-Based Complementary and Alternative Medicine: ECAM, 2020, 1543831. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
@@ -5957,103 +5563,57 @@
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1089/bio.2018.0028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42139BB5" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, M.; </w:t>
+      <w:r w:rsidRPr="00CC7B7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pecina, V.; Brtnicky, M.; Balkova, M.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hegrova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, J.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6140,69 +5700,51 @@
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A.; Pardo, C. J.; Stroud, J. T.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Baraloto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C. &amp; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K. J. (2018). </w:t>
+        <w:t xml:space="preserve">, C. &amp; Feeley, K. J. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Botanic gardens are an untapped resource for studying the functional ecology of tropical plants. Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences, 374(1763), 20170390. </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://doi.org/10.1098/rstb.2017.0390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69194DE1" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -6231,249 +5773,105 @@
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.5772/intechopen.96184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0ACD9226" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van </w:t>
+        <w:t xml:space="preserve">Van Kleunen, M.; Essl, F.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kleunen</w:t>
+        <w:t>Pergl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M.; </w:t>
+        <w:t xml:space="preserve">, J.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Essl</w:t>
+        <w:t>Brundu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, F.; </w:t>
+        <w:t xml:space="preserve">, G.; Carboni, M.; Dullinger, S.; Early, R.; González-Moreno, P.; Groom, Q. J.; Hulme, P. E.; Kueffer, C.; Kühn, I.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pergl</w:t>
+        <w:t>Máguas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J.; </w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve">, A.; </w:t>
+        <w:t xml:space="preserve">, C.; Maurel, N.; Novoa, A.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parepa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, M.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6693,123 +6091,87 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Botánico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Fco. J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Fco</w:t>
+        <w:t>Clavijero</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. J. </w:t>
+        <w:t xml:space="preserve">, Instituto de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Clavijero</w:t>
+        <w:t>Ecología</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Instituto de </w:t>
-[...35 lines deleted...]
-        <w:t>, Veracruz, Mexico. New York Botanical Garden Press.</w:t>
+        <w:t>, A.C., Xalapa, Veracruz, Mexico. New York Botanical Garden Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED8F5CB" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00210FB9" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vovides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
@@ -6865,89 +6227,60 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Secretaría</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Estado De Veracruz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245A5593" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00210FB9">
+        <w:t>Vujcic T., M.; Tomicevic-</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210FB9">
-        <w:t>Vujcic</w:t>
+        <w:t>Dubljevic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210FB9">
-        <w:t xml:space="preserve"> T., M.; </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, O. (2021). </w:t>
+        <w:t xml:space="preserve">, J.; Tosevski, D. L.; Vukovic, O. &amp; Toskovic, O. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Development of evidence-based rehabilitation practice in botanical garden for people with Mental Health disorders. HERD, 14(4), 242–257. </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00CC7B7A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/19375867211007941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3891A04D" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="006A44FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="3" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6957,69 +6290,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zhang, Y.; Yang, L.-X.; Li, M.-X.; Guo, Y.-J.; Li, S. &amp; Wang, Y.-H. (2020). The best choices: the diversity and functions of the plants in the home gardens of the Tsang-la (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Motuo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) communities in </w:t>
+        <w:t xml:space="preserve"> Menba) communities in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yarlung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7B7A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -11213,112 +10528,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Suculentas</w:t>
             </w:r>
             <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
+              <w:t>(    )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38B8AA40" w14:textId="744A3587" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="00604F34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41" w:line="250" w:lineRule="exact"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medicinales</w:t>
             </w:r>
             <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
+              <w:t>(    )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00604F34" w:rsidRPr="00CC7B7A">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="1F6823A8" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="35"/>
               <w:ind w:left="80" w:right="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC7B7A" w:rsidRPr="00CC7B7A" w14:paraId="32F6B876" w14:textId="77777777" w:rsidTr="00F41EBB">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2981" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40DC6F75" w14:textId="77777777" w:rsidR="000E2A79" w:rsidRPr="00CC7B7A" w:rsidRDefault="000E2A79" w:rsidP="000E2A79">
             <w:pPr>
@@ -12821,280 +12120,283 @@
               <v:rect w14:anchorId="69715821" id="docshape23" o:spid="_x0000_s1026" style="position:absolute;margin-left:284.8pt;margin-top:70.8pt;width:16.1pt;height:.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpQg+JdAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8O3sJvuwq6yhN6qpS&#10;2kZK+wEYWC8qCxSw12nVf+/A2q7TvkRV/YCZnWE4M+cMV9f7XqGdcF4a3eDiIsdIaGa41JsGf/m8&#10;miww8oFqTpXRosFPwuPr5etXV4OtRWk6o7hwCJJoXw+2wV0Its4yzzrRU39hrNDgbI3raQDTbTLu&#10;6ADZe5WVeT7LBuO4dYYJ7+Hr3ejEy5S/bQULn9rWi4BUgwFbSKtL6zqu2fKK1htHbSfZAQb9BxQ9&#10;lRouPaW6o4GirZN/peolc8abNlww02embSUTqQaopsj/qOaxo1akWqA53p7a5P9fWvZx9+CQ5A0m&#10;GGnaA0XcMB8vLi9jdwbrawh6tA8u1uftvWFfPdLmtqN6I26cM0MnKAdMRYzPnh2IhoejaD18MByS&#10;020wqVH71vUxIbQA7RMfTyc+xD4gBh/LnJA5sMbANbucJrYyWh+PWufDO2F6FDcNdkB2Sk139z5E&#10;KLQ+hiToRkm+kkolw23Wt8qhHY3CSL+EHio8D1M6BmsTj40Zxy+AEO6Ivog1Ef2jKkqSvymryWq2&#10;mE/Iikwn1TxfTPKielPNclKRu9XPCLAgdSc5F/peanEUXUFeRupB/qNckuzQ0OBqWk5T7c/Q+5cV&#10;2csAM6hk3+DFqRO0jqy+1RzKpnWgUo377Dn81GXowfE/dSVpINI+ymdt+BNIwBkgCdiE1wI2nXHf&#10;MRpg8hrsv22pExip9xpkVBWExFFNBpnOSzDcuWd97qGaQaoGB4zG7W0Yx3trndx0cFORGqPNDUiv&#10;lUkYUZYjqoNgYbpSBYeXII7vuZ2ifr9Xy18AAAD//wMAUEsDBBQABgAIAAAAIQA9Npvp3wAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNpqi7bSdGJIHJHYxoHd0ta01Rqn&#10;JNlW+PV4J7jZfk/P3yvWkx3EGX3oHWlIZwkIpNo1PbUa3vcvD0sQIRpqzOAINXxjgHV5e1OYvHEX&#10;2uJ5F1vBIRRyo6GLccylDHWH1oSZG5FY+3Temsirb2XjzYXD7SCzJFHSmp74Q2dGfO6wPu5OVsNm&#10;tdx8vc3p9WdbHfDwUR0XmU+0vr+bnh5BRJzinxmu+IwOJTNV7kRNEIOGhVoptrIwT3lgh0pSLlNd&#10;L5kCWRbyf4fyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOlCD4l0AgAA9wQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD02m+nfAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="black" stroked="f">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBC13F7" w14:textId="77777777" w:rsidR="00D774AD" w:rsidRPr="00CC7B7A" w:rsidRDefault="00D774AD" w:rsidP="000E2A79">
       <w:pPr>
         <w:ind w:right="3"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D774AD" w:rsidRPr="00CC7B7A" w:rsidSect="00FC41D2">
       <w:headerReference w:type="default" r:id="rId41"/>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60B69F20" w14:textId="77777777" w:rsidR="00C51B1B" w:rsidRDefault="00C51B1B" w:rsidP="00210FB9">
+    <w:p w14:paraId="7E98A838" w14:textId="77777777" w:rsidR="008D2C07" w:rsidRDefault="008D2C07" w:rsidP="00210FB9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76E1BFD3" w14:textId="77777777" w:rsidR="00C51B1B" w:rsidRDefault="00C51B1B" w:rsidP="00210FB9">
+    <w:p w14:paraId="10300DC8" w14:textId="77777777" w:rsidR="008D2C07" w:rsidRDefault="008D2C07" w:rsidP="00210FB9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21BE1E5B" w14:textId="091C8FAF" w:rsidR="00210FB9" w:rsidRDefault="00210FB9" w:rsidP="00210FB9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 9, Núm. 18                  Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2022                         ISSN: 2448 – 6280</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ABC5FA5" w14:textId="77777777" w:rsidR="00C51B1B" w:rsidRDefault="00C51B1B" w:rsidP="00210FB9">
+    <w:p w14:paraId="4643777C" w14:textId="77777777" w:rsidR="008D2C07" w:rsidRDefault="008D2C07" w:rsidP="00210FB9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="693A5007" w14:textId="77777777" w:rsidR="00C51B1B" w:rsidRDefault="00C51B1B" w:rsidP="00210FB9">
+    <w:p w14:paraId="6045F7B7" w14:textId="77777777" w:rsidR="008D2C07" w:rsidRDefault="008D2C07" w:rsidP="00210FB9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03D6C533" w14:textId="2911D08A" w:rsidR="00210FB9" w:rsidRDefault="00210FB9" w:rsidP="00210FB9">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Revista Electrónica sobre Cuerpos Académicos y Grupos de Investigación</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E2A79"/>
     <w:rsid w:val="000E2A79"/>
     <w:rsid w:val="00110115"/>
     <w:rsid w:val="00210FB9"/>
+    <w:rsid w:val="003573A3"/>
     <w:rsid w:val="005113A7"/>
     <w:rsid w:val="00604F34"/>
     <w:rsid w:val="006A44FD"/>
+    <w:rsid w:val="006F434D"/>
     <w:rsid w:val="00757EB2"/>
     <w:rsid w:val="007B1FBB"/>
+    <w:rsid w:val="008D2C07"/>
     <w:rsid w:val="00A15E12"/>
     <w:rsid w:val="00A33698"/>
     <w:rsid w:val="00C51B1B"/>
     <w:rsid w:val="00CC7B7A"/>
     <w:rsid w:val="00D348C3"/>
     <w:rsid w:val="00D63105"/>
     <w:rsid w:val="00D774AD"/>
     <w:rsid w:val="00E54804"/>
     <w:rsid w:val="00E8031D"/>
     <w:rsid w:val="00F22057"/>
     <w:rsid w:val="00F50FC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D55BF05"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{22FA3E1A-D644-4837-97C2-F8B361C13306}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-419" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13823,51 +13125,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00210FB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00210FB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1686594964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ajb2.1189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/19375867211007941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2017.00914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph18147622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rocio.calderon@redudg.udg.mx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pld.2017.11.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.9.e72950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltiburcio@uv.mx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10071367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pld.2017.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/brv.12402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13002-020-00395-z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rev16deabril.sld.cu/index.php/16_04/article/view/52/9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-010-9781-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.96184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10112371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2020/1543831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pld.2018.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.franciscohernandez.unam.mx/home.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41477-017-0019-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1098/rstb.2017.0390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gcapetillo@uv.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/s2529732519400078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/bio.2018.0028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13002-018-0262-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14148,69 +13450,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>4226</Words>
-  <Characters>23248</Characters>
+  <Words>4231</Words>
+  <Characters>23272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>193</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universidad de Guadalajara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27420</CharactersWithSpaces>
+  <CharactersWithSpaces>27449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rocio Calderon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>